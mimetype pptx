--- v0 (2026-06-02)
+++ v1 (2026-09-15)
@@ -746,63 +746,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="31368" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="127" d="100"/>
+          <a:sy n="127" d="100"/>
         </p:scale>
-        <p:origin x="216" y="704"/>
+        <p:origin x="736" y="192"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="342"/>
         <p:guide orient="horz" pos="4131"/>
         <p:guide orient="horz" pos="3642"/>
         <p:guide orient="horz" pos="942"/>
         <p:guide pos="181"/>
         <p:guide pos="5579"/>
         <p:guide pos="5261"/>
         <p:guide pos="499"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
@@ -908,51 +908,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{44B9DD3D-B46D-5E43-B420-8F471B1101A2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/14/26</a:t>
+              <a:t>7/23/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5373,51 +5373,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A1705CE-F08D-460C-8875-B9B10F05D273}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="702588" y="1255728"/>
             <a:ext cx="7559676" cy="1025833"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Children’s Medical Research Institute is 60 years old!</a:t>
+              <a:t>Children’s Medical Research Institute is 65 years old!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Our scientists created the rubella vaccine to prevent birth defects </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>They even invented incubators to help babies born too soon!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A92DA4A4-DA61-4E68-8E0E-C49604E79C29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7997,50 +7997,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5e37649d-a600-4f50-a61f-de2f1303a5be">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DEB0C48730704B43A6DA006AB92DCC1C" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c92011680d6b2cec4176d216dea86fe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e37649d-a600-4f50-a61f-de2f1303a5be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d00e8c82f018e57d9408410d5755c0e3" ns2:_="">
     <xsd:import namespace="5e37649d-a600-4f50-a61f-de2f1303a5be"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -8180,111 +8199,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735EDCD4-4884-44DB-91A2-C8184723A123}">
-[...24 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A09F4CD3-68F6-40B8-81FA-CA3354F73860}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d7bcad6c-6ae2-435e-93c4-2fe191b0d32e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="0f128179-4f13-45e6-a511-d250026fee2c"/>
     <ds:schemaRef ds:uri="4e1c3f6d-f330-4b38-8470-28a53cb03e98"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="5e37649d-a600-4f50-a61f-de2f1303a5be"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2E8BD21-99B8-409C-92F9-B3D338B12AE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735EDCD4-4884-44DB-91A2-C8184723A123}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e37649d-a600-4f50-a61f-de2f1303a5be"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>432</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>42</Paragraphs>
   <Slides>15</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>